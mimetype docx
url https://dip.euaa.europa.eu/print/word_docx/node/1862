--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Supreme Court rules in favor of UNE in Christian convert asylum case zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Supreme Court rules in favor of UNE in Christian convert asylum case</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Supreme Court upheld the decision to deny refugee status to a Christian convert. The case revolved around whether the individual would practice Christianity discreetly upon returning to Iran and the reasons behind such discretion. The Court of Appeal assumed the asylum seeker would act discreetly, thereby avoiding persecution. The Supreme Court evaluated whether fear of persecution or social pressure was the motive for discretion. The asylum seeker argued that fear of persecution would justify asylum, but social pressure would not. This reasoning, known as the causal method, was previously applied in a 2012 judgment concerning sexual orientation but had not been used for other asylum grounds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (2 January, 2025), Høyesterett ga UNE medhold [The Supreme Court ruled in favour of UNE],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/en/see-more-news/archive/2025/hoyesterett-ga-une-medhold/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78593627"/>
+    <w:nsid w:val="8EFCADE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/supreme-court-rules-favor-une-christian-convert-asylum-case" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/en/see-more-news/archive/2025/hoyesterett-ga-une-medhold/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/supreme-court-rules-favor-une-christian-convert-asylum-case" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/en/see-more-news/archive/2025/hoyesterett-ga-une-medhold/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>