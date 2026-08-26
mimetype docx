--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Amendment in force with regard to length of residence permits based on international protection zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Amendment in force with regard to length of residence permits based on international protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Finnish Immigration Service announced that as of 2nd January 2025 the Aliens Act has been amended with regard to the content of protection. As such, the following changes were made:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the first residence permit on the basis of refugee status will be valid for three years instead of the previous four years and the extension will also be for three years.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -111,74 +101,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">The aim of the changes is to remove the protection status more effectively from persons who no longer need it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (2 January, 2025), [Changes to international protection permits as of 2 January 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/changes-to-international-protection-permits-as-of-2-january-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (2 January, 2025), [The validity periods of international protection permits will be shortened and protection becomes temporary],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/the-validity-periods-of-international-protection-permits-will-be-shortened-and-protection-becomes-temporary</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -209,52 +201,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -307,187 +299,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B4AF4921"/>
+    <w:nsid w:val="CB1FBEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -591,51 +616,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A3B94C19"/>
+    <w:nsid w:val="698D89EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -867,55 +892,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/amendment-force-regard-length-residence-permits-based-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/changes-to-international-protection-permits-as-of-2-january-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/the-validity-periods-of-international-protection-permits-will-be-shortened-and-protection-becomes-temporary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/amendment-force-regard-length-residence-permits-based-international-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/changes-to-international-protection-permits-as-of-2-january-2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/the-validity-periods-of-international-protection-permits-will-be-shortened-and-protection-becomes-temporary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>