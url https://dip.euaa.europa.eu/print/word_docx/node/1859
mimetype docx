--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,107 +13,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR published the Regional Refugee Response Plan 2025-2026 for the Ukraine Situation zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR published the Regional Refugee Response Plan 2025-2026 for the Ukraine Situation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 6 January 2025, UNHCR published the Regional Refugee Response Plan 2025-2026 for the Ukraine Situation which included Latvia. The Refugee Action Plan is coordinated by the UNHCR and is a multi-partner and sectoral plan that complements the government-led support action plan to provide protection and support to refugees from Ukraine. To complement all community and government initiatives in Latvia, 8 partners, including UNHCR, provide support in the areas of basic needs, food security, health care, protection of refugee rights and livelihoods. The aim is to provide assistance, expand access to social and economic opportunities and promote social cohesion both for the refugees from Ukraine already present and for potential newcomers. This plan does not have a common fund at its disposal, but it serves as a fundraising platform, providing a financial outline of the necessary financing for planned activities carried out by various Latvian partners, which in total reaches $ 11 million, and allows all involved partners to raise funds themselves. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Please find the Country Chapter in Latvian </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (6 January, 2025), [Regional Refugee Response Plan 2025-2026],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/europe/publications/regional-refugee-response-plan-2025-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3EC5B0AA"/>
+    <w:nsid w:val="EB5C9DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,51 +691,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/unhcr-published-regional-refugee-response-plan-2025-2026-ukraine-situation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/nordic-and-baltic/media/latvia-2025-2026-rrp-latvia-country-chapter-latvian-pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/europe/publications/regional-refugee-response-plan-2025-2026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>