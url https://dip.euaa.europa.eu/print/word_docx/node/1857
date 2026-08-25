--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Border Violence Monitoring Network publishes its monthly report for November 2024 with updates on Croatia zzzzzz</w:t>
+          <w:t xml:space="preserve">The Border Violence Monitoring Network publishes its monthly report for November 2024 with updates on Croatia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 8 January 2025, the Border Violence Monitoring Network (BVMN) published its November monthly report. The BVMN notably reported pushbacks perpetrated by Croatian authorities against individuals on the move at the border with Bosnia-Herzegovina, as well as the destruction of clothing and other essential supplies by border officials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Border Violence Monitoring Network (8 January, 2025), [Balkan Regional Report - November 2024],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://borderviolence.eu/reports/balkan-regional-report-november-2024/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2310E176"/>
+    <w:nsid w:val="9BF09965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/border-violence-monitoring-network-publishes-its-monthly-report-november-2024" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://borderviolence.eu/reports/balkan-regional-report-november-2024/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>