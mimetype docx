--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,113 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Finish Government proposes extension of Border Security Act to combat instrumentalisation zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Finish Government proposes extension of Border Security Act to combat instrumentalisation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior announced that it has set up a legislative project to extend the validity of the Act on Temporary Measures to Combat Instrumentalised Migration (‘Border Security Act’), with the aim to respond to efforts to put pressure on Finland through the instrumentalisation of migrants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Border Security Act entered into force on 22 July 2024 and will remain in force for one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The eastern border crossing points were closed in December 2023 and will remain closed until further notice, the latest decision being issued on 15 April 2024. Applications for international protection may be submitted at other border crossing points at Finland’s external borders that are still open for air and maritime traffic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (9 January, 2025), [Finnish Government prepares to extend validity of Border Security Act],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/hallitus-valmistelee-rajaturvallisuuslain-voimassaolon-jatkamista?languageId=en_US</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +141,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="84F0129E"/>
+    <w:nsid w:val="CAD61A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finish-government-proposes-extension-border-security-act-combat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/hallitus-valmistelee-rajaturvallisuuslain-voimassaolon-jatkamista?languageId=en_US" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finish-government-proposes-extension-border-security-act-combat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/hallitus-valmistelee-rajaturvallisuuslain-voimassaolon-jatkamista?languageId=en_US" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>