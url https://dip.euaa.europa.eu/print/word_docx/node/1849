--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry of Justice and Public Security set new criteria on the best interests of the child in expulsion cases zzzzzz</w:t>
+          <w:t xml:space="preserve">Ministry of Justice and Public Security set new criteria on the best interests of the child in expulsion cases</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In May 2024, the Ministry of Justice and Public Security instructed the Directorate of Immigration on new criteria prioritizing the best interests of the child in expulsion cases. These amendments have now been incorporated into the Immigration Regulations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main content of the previous instructions and the newly established regulatory rules is that a longer period of residence is required for a foreign national to be granted a permanent residence permit in Norway instead of facing expulsion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The rules only apply if the foreign national is a minor in Norway, and only if it is not possible to continue family life in the foreign national's home country. Furthermore, the rules only apply to expulsion cases based on violations of the Immigration Act, and they do not take effect if the foreign national has been punished for other offences.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -68,54 +81,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The changes will enter into force on 20 January 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (13 January, 2025), Ny regulering i forskrift for å ivareta hensynet til barnets beste i utvisningssaker [New regulation in regulations to safeguard the best interests of the child in expulsion cases],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/ny-regulering-i-forskrift-for-a-ivareta-hensynet-til-barnets-beste-i-utvisningssaker/id3083243/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -146,52 +160,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -244,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B16D5097"/>
+    <w:nsid w:val="E0CA0D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -653,55 +700,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-set-new-criteria-best-interests-child" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ny-regulering-i-forskrift-for-a-ivareta-hensynet-til-barnets-beste-i-utvisningssaker/id3083243/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/ministry-justice-and-public-security-set-new-criteria-best-interests-child" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/ny-regulering-i-forskrift-for-a-ivareta-hensynet-til-barnets-beste-i-utvisningssaker/id3083243/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>