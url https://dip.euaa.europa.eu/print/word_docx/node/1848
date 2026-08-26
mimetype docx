--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Supreme Court to rule on proportionality of revoking citizenship granted under false premises zzzzzz</w:t>
+          <w:t xml:space="preserve">The Supreme Court to rule on proportionality of revoking citizenship granted under false premises</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Supreme Court of Norway will review two cases involving the revocation of citizenship granted under false premises. The applicants - one man and a married couple - misrepresented themselves as stateless Palestinians when applying for asylum and were later found to be Jordanian citizens. They had lived in Norway for over 30 years, including about 20 years as citizens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Court of Appeal ruled in favour of the applicants, finding the revocation disproportionate given their long residence and integration. The UNE appealed, arguing that the use of false identities undermines trust in the asylum system and justifies revocation. The case will address whether revoking citizenship in such cases is proportionate and if it violates human rights protections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway’s Nationality Act requires a proportionality assessment for citizenship revocation, and recent legal changes focus on fairness and the consequences of such decisions, which can include expulsion or alternative permits. The Supreme Court’s decision will clarify the balance between immigration integrity and individual rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (13 January, 2025), Tilbakekall av statsborgerskap i Høyesterett [Revocation of citizenship by the Supreme Court],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2025/tilbakekall-av-statsborgerskap-i-hoyesterett/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="86FB86D6"/>
+    <w:nsid w:val="6E3223DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/supreme-court-rule-proportionality-revoking-citizenship-granted-under-false" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2025/tilbakekall-av-statsborgerskap-i-hoyesterett/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>