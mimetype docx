--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">"Unity hubs" to support Ukrainians in job search, language learning and possible voluntary return zzzzzz</w:t>
+          <w:t xml:space="preserve">"Unity hubs" to support Ukrainians in job search, language learning and possible voluntary return</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The German government supports the setting up of so-called ‘Unity Hubs’ to provide support to Ukrainians living in Germany in their job search and possible voluntary return to Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">‘Unity Hubs’ are intended to serve as a contact point for Ukrainian refugees in Germany, offer cultural activities, provide language and cultural activities, help with the job search in Ukraine and Germany and advise on voluntary return to Ukraine. The first ‘Unity Hub’ will open shortly in Berlin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There are currently around 1.24 million displaced persons from Ukraine living in Germany. More than 350,000 of them are children and young people under the age of 18. More than 60% of the adult refugees are women.</w:t>
       </w:r>
@@ -89,51 +91,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium des Innern (16 January, 2025), Deutschland und Ukraine vereinbaren die Einrichtung eines „Unity Hubs“ in Berlin [Germany and Ukraine agree to set up a "Unity Hub" in Berlin],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/01/unity-hubs.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31B57863"/>
+    <w:nsid w:val="5FC3607B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,51 +711,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/unity-hubs-support-ukrainians-job-search-language-learning-and-possible" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.bund.de/SharedDocs/pressemitteilungen/DE/2025/01/unity-hubs.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>