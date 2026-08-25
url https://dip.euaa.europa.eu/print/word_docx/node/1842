--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,137 +13,142 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Organisation of voluntary departures to Syria zzzzzz</w:t>
+          <w:t xml:space="preserve">Organisation of voluntary departures to Syria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Federal Office for Migration and Refugees BAMF announced that they started organising again voluntary departures to Syria since 13 January 2025, which is part of the federal-state programme </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">REAG/GARP 2.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The REAG/GARP 2.0 programme helps to return to the country of origin or to migrate on to another country, provides support in the organisation of the journey and covers the costs for the travel ticket.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detailed information on voluntary return and reintegration programmes that are available for Syria and contact details for advice centres are available in on the information portal </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Returning from Germany</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge (16 January, 2025), Syrien, Arabische Republik [Syria, Arab Republic],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.returningfromgermany.de/countries/syria/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -272,187 +277,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BA6BB943"/>
+    <w:nsid w:val="73B37E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -685,51 +723,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/organisation-voluntary-departures-syria" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.returningfromgermany.de/en/programmes/reag-garp/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.returningfromgermany.de/en/countries/syria/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.returningfromgermany.de/countries/syria/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>