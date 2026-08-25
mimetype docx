--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,121 +13,124 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Iceland increases financial allowance for holders of residence permits zzzzzz</w:t>
+          <w:t xml:space="preserve">Iceland increases financial allowance for holders of residence permits</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">One of the requirements for being granted a residence permit in Iceland or Icelandic citizenship is that applicants can show that they have enough means to financially support themselves independently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 1 February 2025 the reference amount required for an individual, 18 years and older, will be raised from 239.895 ISK to 247.572 ISK per month. The amount for married couples will be raised from 383.832 ISK to 396.115 ISK per month. The amounts refer to pre-tax income.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new reference amounts apply for applications received as of February 1 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The reference amounts correspond with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">financial support criteria of the City of Reykjavík</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun (16 January, 2025), Framfærsluviðmið hækka [Standards of subsistence rise],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/s/utlendingastofnun/frett/framfaersluvidmid-haekka-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -256,187 +259,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9776B7EE"/>
+    <w:nsid w:val="B58777A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,51 +705,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/iceland-increases-financial-allowance-holders-residence-permits" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reykjavik.is/en/financial-aid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/s/utlendingastofnun/frett/framfaersluvidmid-haekka-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>