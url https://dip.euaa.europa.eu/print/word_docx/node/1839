--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">First arrivals under work corridors program zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">First arrivals under work corridors program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first two refugees, from Sudan and South Sudan, have arrived in Trieste under the "Work Corridors for Refugees" program, an initiative led by UNHCR, the Italian Ministries of Foreign Affairs, Labor, and Interior, Talent Beyond Boundaries, and other partners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After completing specialised training in Egypt, they will start working in the shipbuilding sector in Monfalcone. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italy is among the first countries to establish a secure pathway for refugee employment, allowing companies to hire trained refugees. Over 100 refugees are expected to arrive by the end of 2025, supported by collaborations with international and local organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -79,54 +69,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (17 January, 2025), Corridoi lavorativi per rifugiati, primi arrivi a Trieste [Work corridors for refugees, first arrivals in Trieste],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4116/Corridoi-lavorativi-per-rifugiati-primi-arrivi-a-Trieste-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -157,52 +148,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Resettlement and humanitarian admission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -255,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D69B6AE0"/>
+    <w:nsid w:val="B2AF9428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,55 +688,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/first-arrivals-under-work-corridors-program" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4116/Corridoi-lavorativi-per-rifugiati-primi-arrivi-a-Trieste-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/first-arrivals-under-work-corridors-program" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4116/Corridoi-lavorativi-per-rifugiati-primi-arrivi-a-Trieste-" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>