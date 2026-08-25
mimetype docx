--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,130 +13,146 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Civil protection provides updated information for displaced persons from Ukraine in Italy zzzzzz</w:t>
+          <w:t xml:space="preserve">Civil protection provides updated information for displaced persons from Ukraine in Italy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...20 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Italian Civil Protection Department has published detailed information for displaced persons from Ukraine in Italy who are benefiting from public assistance. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The updates explain changes to accommodation arrangements provided by Italian authorities, including options for alternative financial contributions for those transitioning out of such facilities. Additionally, the guidance highlights the phasing out of extraordinary economic support and alignment with standard support measures under Italian law.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Refugees with temporary protection permits issued by January 31, 2025, who have not previously received the sustenance contribution, may apply for it by February 20, 2025. Applications submitted after this deadline will not be accepted.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">For more information, visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">FAQ page in Italian</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">in Ukrainian</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Policies | Ministero del Lavoro e delle Politiche Sociali (17 January, 2025), Assistenza e accoglienza Ucraina [Assistance and reception Ukraine],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4115/Assistenza-e-accoglienza-Ucraina</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -167,52 +183,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -265,187 +281,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="88FA0897"/>
+    <w:nsid w:val="EF81B26D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,55 +723,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/civil-protection-provides-updated-information-displaced-persons-ukraine-italy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domande-risposte.protezionecivile.gov.it/it/approfondimento/assistenza-e-accoglienza-ucraina/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domande-risposte.protezionecivile.gov.it/it/approfondimento/faq-accoglienza-e-assistenza-ucraina-pryyom-ta-dopomoha-Ukrayina/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4115/Assistenza-e-accoglienza-Ucraina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/civil-protection-provides-updated-information-displaced-persons-ukraine-italy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domande-risposte.protezionecivile.gov.it/it/approfondimento/assistenza-e-accoglienza-ucraina/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://domande-risposte.protezionecivile.gov.it/it/approfondimento/faq-accoglienza-e-assistenza-ucraina-pryyom-ta-dopomoha-Ukrayina/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4115/Assistenza-e-accoglienza-Ucraina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>