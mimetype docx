--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The IND can soon revoke the permit of a minor beneficiary in case of serious breach of public order zzzzzz</w:t>
+          <w:t xml:space="preserve">The IND can soon revoke the permit of a minor beneficiary in case of serious breach of public order</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister for Asylum and Migration announced that these changes will be implemented in the Aliens Circular in two weeks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until now, minors beneficiaries of international protection could have their permit revoked only if they were convicted under rules for adults and their sentence had to be at least 6 months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">After the amendment, the restrictions are removed and the IND makes an assessment based on the type of offence and the length of the stay. If the person is convicted, they have to first serve their sentence, before their return is organised.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Rijksoverheid (17 January, 2025), Minderjarige asielzoeker kan vergunning kwijtraken na delict [Minor asylum seeker can lose permit after crime],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rijksoverheid.nl/onderwerpen/asielbeleid/nieuws/2025/01/17/minderjarige-asielzoeker-kan-vergunning-kwijtraken-na-delict</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Renewal/withdrawal of protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5942ED4C"/>
+    <w:nsid w:val="C1BFCC49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-can-soon-revoke-permit-minor-beneficiary-case-serious-breach-public" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/asielbeleid/nieuws/2025/01/17/minderjarige-asielzoeker-kan-vergunning-kwijtraken-na-delict" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/ind-can-soon-revoke-permit-minor-beneficiary-case-serious-breach-public" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/onderwerpen/asielbeleid/nieuws/2025/01/17/minderjarige-asielzoeker-kan-vergunning-kwijtraken-na-delict" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>