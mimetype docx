--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Interior Ministers of Slovenia, Croatia, and Italy discussed illegal crossings, smuggling, and terrorism zzzzzz</w:t>
+          <w:t xml:space="preserve">Interior Ministers of Slovenia, Croatia, and Italy discussed illegal crossings, smuggling, and terrorism</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The interior ministers of Slovenia, Croatia, and Italy met in Nova Gorica, Slovenia, to discuss strategies for preventing illegal border crossings, combating migrant smuggling, and addressing terrorism. They emphasized this collaboration as a model of regional cooperation extending beyond the three countries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the meeting, the Directors General of the three nations’ police forces signed a Memorandum of Understanding to coordinate joint trilateral patrols along Croatia's external borders. Croatian Interior Minister Davor Božinović highlighted the effectiveness of these efforts, reporting a 58% reduction in illegal crossings in Croatia in 2024 compared to 2023, with a further 60% decrease observed in the first weeks of 2025. He noted the active role of Croatian police, which prevented 71,000 individual crossings last year, and emphasized the memorandum as a framework for future EU-wide approaches to managing illegal migration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slovenian Minister Boštjan Poklukar supported an agreement between Frontex and Bosnia and Herzegovina to strengthen migration control and enforcement. Božinović explained that a significant portion of illegal migrants exploit visa-free access to neighbouring countries in the Western Balkans before attempting to cross borders illegally, often using commercial flights. He also highlighted Croatia's efforts in tackling migrant smuggling, noting the arrest of 1,834 smugglers in 2024. Italian Interior Minister Matteo Piantedosi praised the cooperative measures being implemented, underlining their role in addressing irregular migration and human smuggling effectively.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministarstvo unutarnjih poslova (20 January, 2025), Nova Gorica: Ministri Hrvatske, Slovenije i Italije o situaciji na granicama [Nova Gorica: Ministers of Croatia, Slovenia and Italy discuss the situation at the borders],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mup.gov.hr/vijesti/nova-gorica-ministri-hrvatske-slovenije-i-italije-o-situaciji-na-granicama/294566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">20.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4557FD6E"/>
+    <w:nsid w:val="23A405B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/croatia/interior-ministers-slovenia-croatia-and-italy-discussed-illegal-crossings" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mup.gov.hr/vijesti/nova-gorica-ministri-hrvatske-slovenije-i-italije-o-situaciji-na-granicama/294566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>