--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The CPT highlights shortcomings in Norwegian prisons, immigration centres, and mental health facilities zzzzzz</w:t>
+          <w:t xml:space="preserve">The CPT highlights shortcomings in Norwegian prisons, immigration centres, and mental health facilities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Europe's Committee for the Prevention of Torture (CPT) released a report on Norwegian prisons, the immigration detention centre at Trandum, and mental health care facilities following a May 2024 visit. While the report highlighted skilled and motivated staff as a positive aspect, it also identified significant shortcomings requiring attention such as: budget and staffing constraints, inadequate facilities, insufficient use of interpreters, limited outdoor time, and inadequate human interaction for isolated inmates. Concerns were raised about the handling of suicide risks and the use of helmet and body cuff in Trandum. The CPT also criticized Norway for failing to implement previous recommendations, such as ensuring legal access for detainees and discontinuing security beds. Norwegian authorities have six months to respond. Parliamentary Ombud Hanne Harlem acknowledged the findings, noting alignment with their own observations and emphasizing the report's importance in improving conditions for detainees, patients, and inmates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parliamentary Ombud | Sivilombudet (21 January, 2025), Internasjonal kritikk av norske fengsler, helsetjenester og utlendingsinternat [International criticism of Norwegian prisons, health services and immigration detention centres],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.sivilombudet.no/pressemeldinger/internasjonal-kritikk-av-norske-fengsler-helsetjenester-og-utlendingsinternat/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64D66A25"/>
+    <w:nsid w:val="22461FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/cpt-highlights-shortcomings-norwegian-prisons-immigration-centres-and-mental" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sivilombudet.no/pressemeldinger/internasjonal-kritikk-av-norske-fengsler-helsetjenester-og-utlendingsinternat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/cpt-highlights-shortcomings-norwegian-prisons-immigration-centres-and-mental" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sivilombudet.no/pressemeldinger/internasjonal-kritikk-av-norske-fengsler-helsetjenester-og-utlendingsinternat/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>