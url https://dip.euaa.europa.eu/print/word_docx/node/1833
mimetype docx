--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,111 +13,103 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Center for Legal Aid publishes analysis of international procedure in Bulgaria in view of the Pact zzzzzz</w:t>
+          <w:t xml:space="preserve">The Center for Legal Aid publishes analysis of international procedure in Bulgaria in view of the Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Center for Legal Aid publisheed an analysis of international procedure in Bulgaria in view of the Pact. The article covers the situation in Bulgaria and its position as being at the external border of the EU. The article is available </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in English. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centre for Legal Aid - Voice in Bulgaria | Център за правна помощ - Глас в България (22 January, 2025), Център за правна помощ – Глас в България публикува втора част на Анатомията на Пакта на ЕС за миграция и убежище – Убежище „кенгуру” – Новият регламент за процедурата за международна закрила: Случаят на България като външна граница на ЕС [Legal Aid Center – Voice in Bulgaria publishes Part Two of the Anatomy of the EU Pact on Migration and Asylum – Kangaroo Asylum – The New Regulation on the International Protection Procedure: The Case of Bulgaria as an EU External Border],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://centerforlegalaid.com/%d1%86%d0%b5%d0%bd%d1%82%d1%8a%d1%80-%d0%b7%d0%b0-%d0%bf%d1%80%d0%b0%d0%b2%d0%bd%d0%b0-%d0%bf%d0%be%d0%bc%d0%be%d1%89-%d0%b3%d0%bb%d0%b0%d1%81-%d0%b2-%d0%b1%d1%8a%d0%bb%d0%b3%d0%b0%d1%80/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,52 +140,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -246,187 +238,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8E88A9EB"/>
+    <w:nsid w:val="DD7F2090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,55 +680,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/center-legal-aid-publishes-analysis-international-procedure-bulgaria-view" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centerforlegalaid.com/wp-content/uploads/2025/01/AnatomyOfThePact-1.25-EN.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centerforlegalaid.com/%d1%86%d0%b5%d0%bd%d1%82%d1%8a%d1%80-%d0%b7%d0%b0-%d0%bf%d1%80%d0%b0%d0%b2%d0%bd%d0%b0-%d0%bf%d0%be%d0%bc%d0%be%d1%89-%d0%b3%d0%bb%d0%b0%d1%81-%d0%b2-%d0%b1%d1%8a%d0%bb%d0%b3%d0%b0%d1%80/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/center-legal-aid-publishes-analysis-international-procedure-bulgaria-view" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centerforlegalaid.com/wp-content/uploads/2025/01/AnatomyOfThePact-1.25-EN.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centerforlegalaid.com/%d1%86%d0%b5%d0%bd%d1%82%d1%8a%d1%80-%d0%b7%d0%b0-%d0%bf%d1%80%d0%b0%d0%b2%d0%bd%d0%b0-%d0%bf%d0%be%d0%bc%d0%be%d1%89-%d0%b3%d0%bb%d0%b0%d1%81-%d0%b2-%d0%b1%d1%8a%d0%bb%d0%b3%d0%b0%d1%80/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>