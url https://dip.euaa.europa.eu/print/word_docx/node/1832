--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Shortcomings at the Immigration Office in Turin zzzzzz</w:t>
+          <w:t xml:space="preserve">Shortcomings at the Immigration Office in Turin</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Immigration Office in Corso Verona, Turin, has been struggling with inefficiencies for years, leading to long queues of people waiting for services, sometimes for hours, in all weather conditions. The office is crucial for foreign nationals in the area seeking residence permits. Media coverage since 2020 has shed light on the issue, highlighting long waits, lack of proper facilities, and overcrowding. In 2022, the office's premises were partially deemed unsafe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ASGI, has called for immediate changes, including a clear and efficient appointment system, timely processing of applications, and respectful treatment of applicants. Meanwhile, people continue to wait in long lines for an appointment, relying on self-organized shifts and support from the Red Cross. The situation has worsened due to limited opening days and the lack of an online appointment system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In response, the local authorities have activated support services and announced plans for reorganization, such as relocating some procedures to other offices and improving the infrastructure. However, the long-term solution remains a larger, more suitable office space, expected later in the year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Association for Juridical Studies on Immigration | Associazione per gli Studi Giuridici sull'Immigrazione (22 January, 2025), Ufficio Immigrazione al collasso: ASGI denuncia violazioni e soluzioni insufficienti [Turin, Immigration Office collapsing: ASGI denounces violations and insufficient solutions],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.asgi.it/asilo-e-protezione-internazionale/torino-ufficio-immigrazione-al-collasso-asgi-denuncia-violazioni-e-soluzioni-insufficienti/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D08D80F"/>
+    <w:nsid w:val="32907973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/shortcomings-immigration-office-turin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/asilo-e-protezione-internazionale/torino-ufficio-immigrazione-al-collasso-asgi-denuncia-violazioni-e-soluzioni-insufficienti/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>