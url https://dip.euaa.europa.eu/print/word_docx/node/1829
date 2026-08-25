--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Patvērums and UNHCR launched a new project on the integration of asylum seekers and refugees zzzzzz</w:t>
+          <w:t xml:space="preserve">Patvērums and UNHCR launched a new project on the integration of asylum seekers and refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 2 January 2025 Patvērums and UNHCR launched a new project “Multidisciplinary approach in the integration of asylum seekers and refugees”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Within the framework of the project, several activities are planned, which will facilitate faster and more successful integration of representatives of the target group into Latvian society. Legal consultations are planned for asylum seekers and refugees, including Ukrainian civilians residing in Latvia. Integration activities in the centres of asylum seekers in Mucenieks and Liepna are also planned, where asylum seekers will be able to participate in various educational and informative activities. At the same time, art therapy classes will be held for Ukrainian women residing in Latvia, thus providing support to them at a difficult time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Duration of project implementation: 2 January 2025 – 31 December 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shelter "Safe House" | Patvērums "Drošā Māja" (22 January, 2025), [Multidisciplinary approach in the integration of asylum seekers and refugees],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.patverums-dm.lv/en/multidisciplinary-approach-in-the-integration-of-asylum-seekers-and-refugees/1840</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Content of protection, Integration, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9476D8AD"/>
+    <w:nsid w:val="87246724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/patverums-and-unhcr-launched-new-project-integration-asylum-seekers-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patverums-dm.lv/en/multidisciplinary-approach-in-the-integration-of-asylum-seekers-and-refugees/1840" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/patverums-and-unhcr-launched-new-project-integration-asylum-seekers-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patverums-dm.lv/en/multidisciplinary-approach-in-the-integration-of-asylum-seekers-and-refugees/1840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>