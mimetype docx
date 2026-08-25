--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Slovenia's human rights record to be examined by the UNHRC's Universal Periodic Review (UPR) Working Group zzzzzz</w:t>
+          <w:t xml:space="preserve">Slovenia's human rights record to be examined by the UNHRC's Universal Periodic Review (UPR) Working Group</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slovenia is one of 14 States to be reviewed by the UPR Working Group during its upcoming session from 20 to 31 January 2025. The examination constitutes the fourth one within the cycle that started in 2010. The meeting took place on Tuesday, 28 January 2025, in Geneva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The three key reports serving as basis for review are the national report, the compilation of information made by the OHCHR, and the submissions made by national stakeholders. They include information relating to international protection, refugees and the right to asylum, among other topics, to be discussed during the session.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The webcast of the session can be accessed at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://webtv.un.org/en/asset/k1m/k1mzlb6mp4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations Office of the High Commissioner for Human Rights (25 January, 2025), [Slovenia’s human rights record to be examined by Universal Periodic Review],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ohchr.org/en/press-releases/2025/01/slovenias-human-rights-record-be-examined-universal-periodic-review</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D5B6775"/>
+    <w:nsid w:val="A246BA50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/slovenias-human-rights-record-be-examined-unhrcs-universal-periodic-review" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtv.un.org/en/asset/k1m/k1mzlb6mp4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/press-releases/2025/01/slovenias-human-rights-record-be-examined-universal-periodic-review" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/slovenias-human-rights-record-be-examined-unhrcs-universal-periodic-review" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webtv.un.org/en/asset/k1m/k1mzlb6mp4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/press-releases/2025/01/slovenias-human-rights-record-be-examined-universal-periodic-review" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>