--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,142 +13,146 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Danish Immigration Service puts on hold processing of applications from Syrians and family members zzzzzz</w:t>
+          <w:t xml:space="preserve">The Danish Immigration Service puts on hold processing of applications from Syrians and family members</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The processing of asylum cases concerning persons from Syria remains on hold, and the situation in Syria will affect the processing of certain other cases concerning persons from Syria and their family members. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Asylum cases remain on hold On 10 December 2024, the Danish Immigration Service decided to suspend the processing of asylum cases concerning persons from Syria. This decision is still valid. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The suspension was made in continuation of the decision of the Refugee Board's Coordination Committee to suspend cases in the Refugee Board concerning persons from Syria due to the very uncertain situation in the country after the fall of the Assad regime. The Coordination Committee decided on 16 January 2025 to maintain the suspension. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Other cases put on hold The fall of the Assad regime will also have an impact on the Danish Immigration Service's processing of certain other cases concerning persons from Syria and their family members. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">These include, for example, certain cases concerning the extension of residence permits concerning refugees from Syria, certain cases concerning family reunification of refugees from Syria and certain cases concerning permanent residence permits concerning persons who have an extension case pending. Some of these cases will therefore also be put on hold. Find more information about this on the information page specifically targeted at persons from Syria and their family members via the link below. Information for affected persons. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Danish Immigration Service will continuously inform the affected persons if their cases are put on hold. Information page for people from Syria The Danish Immigration Service has prepared a page with answers to questions that the detention may give rise to. The page will be updated regularly. </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Read questions and answers addressed to people from Syria and their family members</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Danish Immigration Service | Udlændingestyrelsen (27 January, 2025), Information til personer fra Syrien og deres familiemedlemmer [Information for people from Syria and their family members],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nyidanmark.dk/da/Nyheder/2025/01/Information-til-personer-fra-Syrien-og-deres-familiemedlemmer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -277,187 +281,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C91B6798"/>
+    <w:nsid w:val="8E5719A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -690,51 +727,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/denmark/danish-immigration-service-puts-hold-processing-applications-syrians-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/da/Ord-og-begreber/US/Diverse-US/Information-til-personer-fra-Syrien-og-deres-familiemedlemmer/?anchor=CD086492593F49F1AE4DB4147BE20B67&amp;callbackItem=EDB37D7A753A4B6B9E71A7373C0E7F8E&amp;callbackAnchor=EDB37D7A753A4B6B9E71A7373C0E7F8ECD086492593F49F1AE4DB4147BE20B67" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nyidanmark.dk/da/Nyheder/2025/01/Information-til-personer-fra-Syrien-og-deres-familiemedlemmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>