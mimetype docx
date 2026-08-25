--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Third mission in Albania by the Asylum and Immigration Table and the Parliamentary Contact Group zzzzzz</w:t>
+          <w:t xml:space="preserve">Third mission in Albania by the Asylum and Immigration Table and the Parliamentary Contact Group</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum and Immigration Table (TAI), in collaboration with the Parliamentary Contact Group on Immigration, has launched its third mission in Albania to monitor the procedures and conditions of reception for 49 migrants arriving on the Navy ship Cassiopea. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The 49 migrants, mainly from Bangladesh, along with six Egyptians, one person from Ivory Coast, and one from Gambia, were taken to the Shengjin hotspot for identification and vulnerability assessment. TAI, along with Honorable Rachele Scarpa, accessed the facility and interacted with Italian authorities managing it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Association for Juridical Studies on Immigration | Associazione per gli Studi Giuridici sull'Immigrazione (28 January, 2025), Terza missione in Albania del Tavolo Asilo e Immigrazione e del Gruppo di Contatto Parlamentare [Third mission to Albania of the Asylum and Immigration Table and the Parliamentary Contact Group],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.asgi.it/asilo-e-protezione-internazionale/albania-migranti-attacco-democrazia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02E2D105"/>
+    <w:nsid w:val="23D99E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/third-mission-albania-asylum-and-immigration-table-and-parliamentary-contact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/asilo-e-protezione-internazionale/albania-migranti-attacco-democrazia/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>