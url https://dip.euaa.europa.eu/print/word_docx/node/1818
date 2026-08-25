--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">NOAS urges Norway to halt returns to Ethiopia citing human rights concerns zzzzzz</w:t>
+          <w:t xml:space="preserve">NOAS urges Norway to halt returns to Ethiopia citing human rights concerns</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A new report on Ethiopia’s security situation, commissioned by the Norwegian Organization for Asylum Seekers (NOAS) and authored by Professor Terje Østebø from the University of Florida, highlights widespread human rights violations and a deteriorating situation, particularly in Oromia. NOAS urges Norway to follow UNHCR’s recommendations and halt returns to conflict-affected areas. Despite these concerns, Norwegian authorities continue to prioritize forced returns to Ethiopia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The report challenges previous assessments by Landinfo, emphasizing that not only political leaders but also ordinary citizens face significant risks. NOAS has formally requested the Norwegian Ministry of Justice and Public Security to align its policies with UNHCR’s guidance, which advises against returning individuals to conflict zones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, NOAS criticizes the practice of Ethiopian asylum seekers being compelled to meet with Ethiopian authorities while detained at Trandum without legal representation or Norwegian officials present. The Supervisory Council for the Immigration Detention Centre has deemed this practice illegal and in violation of detainees' legal protections. NOAS supports the Council’s call for this practice to end and insists that such procedures be legally regulated, ensuring that detainees have access to legal counsel and official oversight.</w:t>
       </w:r>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Organisation for Asylum Seekers | Norsk organisasjon for asylsøkere (28 January, 2025), Ny rapport om sikkerhetssituasjon i Etiopia [New report on the security situation in Ethiopia],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.noas.no/ny-rapport-om-situasjon-i-etiopia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FBC7AF72"/>
+    <w:nsid w:val="D6EDA9ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/noas-urges-norway-halt-returns-ethiopia-citing-human-rights-concerns" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noas.no/ny-rapport-om-situasjon-i-etiopia/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>