--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,121 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">IOM publishes updated training manual for the prevention of THB zzzzzz</w:t>
+          <w:t xml:space="preserve">IOM publishes updated training manual for the prevention of THB</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...23 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IOM Slovakia published its 5th edition of the Training Manual for the Prevention of Human Trafficking with up-to-date information and practical tools. Its goal is to raise awareness of THB and to contribute to its prevention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The publication provides an overview of human trafficking mechanisms, its process, “red flags” and gives practical advice on how to safely prepare for working abroad, recognising suspicious job offers, and how to use the interactive SAFE app. The SAFE app highlights key risks to watch out for and provides useful contacts in case of doubts and for emergency situations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The publication outlines different prevention activities for various educational and awareness raising programmes, including for those working with children and youth or for training professionals from different institutions. They primarily support the development of social skills and critical thinking, to help identify suspicious offers, and to provide guidance on how to act in situations that could lead to human trafficking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The publication is available in Slovak here on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IOM website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">International Organization for Migration (28 January, 2025), [Updated Training Manual for the Prevention of Human Trafficking],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://iom.sk/en/news-events/2261-updated-training-manual-for-the-prevention-of-human-trafficking.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">28.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -158,52 +173,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -256,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8FE68653"/>
+    <w:nsid w:val="65D593B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,55 +713,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/iom-publishes-updated-training-manual-prevention-thb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iom.sk/en/news-events/2261-updated-training-manual-for-the-prevention-of-human-trafficking.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/iom-publishes-updated-training-manual-prevention-thb" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iom.sk/en/news-events/2261-updated-training-manual-for-the-prevention-of-human-trafficking.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>