--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -7,57 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Applications for protection in 2024 decrease by half compared to last year</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2024, the Directorate of Immigration received 1,944 applications for international protection, representing a 50% decrease from the previous year (4,168 applications).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The majority of applicants were Ukrainian citizens (1,235), followed by Venezuelans (193)—a notable 90% drop from 2023 (1,592). Other significant applicant groups included individuals from Palestine (115), Nigeria (52), and Afghanistan (43). Applicants came from 60 different countries, and 100 applications were submitted by individuals reapplying for protection in Iceland.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applications were submitted by 1,565 adults and 379 children, with a nearly even gender split: 991 male and 953 female applicants.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -256,51 +259,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Directorate of Immigration | Útlendingastofnun (30 January, 2025), Umsóknir um vernd helmingi færri en á síðasta ári [Applications for protection halved as low as last year],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/s/utlendingastofnun/frett/umsoknir-um-vernd-helmingi-faerri-en-a-sidasta-ari</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -429,187 +433,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BCD670BC"/>
+    <w:nsid w:val="D40A95EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -838,55 +875,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/s/utlendingastofnun/frett/umsoknir-um-vernd-helmingi-faerri-en-a-sidasta-ari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/applications-protection-2024-decrease-half-compared-last-year" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/s/utlendingastofnun/frett/umsoknir-um-vernd-helmingi-faerri-en-a-sidasta-ari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>