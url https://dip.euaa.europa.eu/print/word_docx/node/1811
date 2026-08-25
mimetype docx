--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,113 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Slovenia ratifies the Convention of the Reduction of Statelessness zzzzzz</w:t>
+          <w:t xml:space="preserve">Slovenia ratifies the Convention of the Reduction of Statelessness</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Slovenian National Assembly adopted the Bill on the ratification of the Convention on the Reduction of the Number of Stateless Persons on the 30.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To implement the Convention, it will be necessary to amend the provision of Article 9 of the Citizenship Act of the Republic of Slovenia, which sets out the conditions for acquiring citizenship by birth in the territory of the Republic of Slovenia in such a way that a child whose parents have known citizenship, but due to the territorial principle cannot acquire citizenship through their parents, will be able to acquire citizenship of the Republic of Slovenia by birth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">It will also be necessary to amend the provision of Article 22 of the Citizenship Act of the Republic of Slovenia, which sets out the conditions for the termination of citizenship of the Republic of Slovenia by remission for a minor child. The provision will have to include a safeguard that a child may not be released from citizenship of the Republic of Slovenia unless he or she has or will be granted foreign citizenship. In the procedures for the release of citizenship for a minor child, the existence of foreign nationality is already verified, so this amendment will not have consequences in the implementation of the procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior and Public Administration | Ministrstvo za notranje zadeve in javno upravo (30 January, 2025), Slovenija ratificirala Konvencijo o zmanjšanju števila oseb brez državljanstva [Slovenia ratifies the Convention on the Reduction of Statelessness],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.si/novice/2025-01-30-slovenija-ratificirala-konvencijo-o-zmanjsanju-stevila-oseb-brez-drzavljanstva/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D0E55E1"/>
+    <w:nsid w:val="5A3E0635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -661,51 +697,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovenia/slovenia-ratifies-convention-reduction-statelessness" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.si/novice/2025-01-30-slovenija-ratificirala-konvencijo-o-zmanjsanju-stevila-oseb-brez-drzavljanstva/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>