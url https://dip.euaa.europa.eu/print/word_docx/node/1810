--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Mr. Ioannides participates in the EU JHA Council informal meeting in Warsaw zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Mr. Ioannides participates in the EU JHA Council informal meeting in Warsaw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Migration and International Protection participated in the meeting emphasizing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The need to continue discussions at EU level to tackle irregular migration in compliance with EU and International Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -113,54 +103,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">On the sidelines of the meeting, Mr. Ioannides had a meeting with Austrian Federal Minister of Interior Gerhard Karner, where there was an extensive debate on political developments in Syria and the repatriation of thousands of Syrians in the wake of government change in the country.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Portal, Press and Information Office | Κυβερνητική Πύλη (30 January, 2025), Συμμετοχή του Υφυπουργού Μετανάστευσης και Διεθνούς Προστασίας δρος Νικόλα Α. Ιωαννίδη στο Άτυπο Συμβούλιο Δικαιοσύνης και Εσωτερικών Υποθέσεων της ΕΕ, στη Βαρσοβία [Participation of the Deputy Minister of Migration and International Protection, Dr. Nicolas A. Ioannidis, in the Informal Justice and Home Affairs Council of the EU, in Warsaw],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/metanastefsi/symmetochi-tou-yfypourgou-metanastefsis-kai-diethnous-prostasias-dros-nikola-a-ioannidi-sto-atypo-symvoulio-dikaiosynis-kai-esoterikon-ypotheseon-tis-ee-sti-varsovia/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -191,52 +182,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -289,187 +280,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AC68823E"/>
+    <w:nsid w:val="EC870231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -573,51 +597,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28EA6E4D"/>
+    <w:nsid w:val="91E6CBEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -849,55 +873,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/mr-ioannides-participates-eu-jha-council-informal-meeting-warsaw" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/symmetochi-tou-yfypourgou-metanastefsis-kai-diethnous-prostasias-dros-nikola-a-ioannidi-sto-atypo-symvoulio-dikaiosynis-kai-esoterikon-ypotheseon-tis-ee-sti-varsovia/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/mr-ioannides-participates-eu-jha-council-informal-meeting-warsaw" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/symmetochi-tou-yfypourgou-metanastefsis-kai-diethnous-prostasias-dros-nikola-a-ioannidi-sto-atypo-symvoulio-dikaiosynis-kai-esoterikon-ypotheseon-tis-ee-sti-varsovia/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>