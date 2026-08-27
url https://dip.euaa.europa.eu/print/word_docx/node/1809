--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,95 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Norway transfers USD 24.5 Million to the UNRWA zzzzzz</w:t>
+          <w:t xml:space="preserve">Norway transfers USD 24.5 Million to the UNRWA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norway has announced a contribution of USD 24.5 million (NOK 275 million) to the United Nations Relief and Works Agency for Palestine Refugees in the Near East (UNRWA) to support its operations in Palestine, Lebanon, Syria, and Jordan. The Norwegian government emphasized the growing humanitarian needs in Gaza and the broader region, particularly in light of new Israeli laws set to take effect on 30 January which could restrict UNRWA’s ability to operate in Palestine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian officials stressed the importance of international support for UNRWA to ensure the continuation of essential services, including education, healthcare, and food assistance for Palestine refugees. They also highlighted Norway’s role in a UN General Assembly resolution seeking clarification from the International Court of Justice on Israel’s legal obligations regarding humanitarian aid under international law. UNRWA, established in 1949, plays a key role in delivering aid, and Norwegian officials warned that its potential inability to operate in Palestine could have significant humanitarian and regional stability implications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (30 January, 2025), Norge overfører 275 millioner kroner i støtte til FNs organisasjon for palestinske flyktninger (UNRWA) [Norway transfers USD 24.5 Million to the UN Relief and Works Agency for Palestine Refugees (UNRWA)],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/norge-overforer-275-millioner-kroner-i-stotte-til-fns-organisasjon-for-palestinske-flyktninger-unrwa/id3085481/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B33ED63"/>
+    <w:nsid w:val="69BBA6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,51 +678,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/norway-transfers-usd-245-million-unrwa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/norge-overforer-275-millioner-kroner-i-stotte-til-fns-organisasjon-for-palestinske-flyktninger-unrwa/id3085481/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>