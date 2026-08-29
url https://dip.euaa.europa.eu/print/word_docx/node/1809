--- v1 (2026-08-27)
+++ v2 (2026-08-29)
@@ -244,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -401,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69BBA6EF"/>
+    <w:nsid w:val="44371F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>