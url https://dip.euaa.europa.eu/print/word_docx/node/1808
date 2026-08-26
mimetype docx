--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Security measures to tackle possible new migration routes zzzzzz</w:t>
+          <w:t xml:space="preserve">Security measures to tackle possible new migration routes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior announced new security measures for preventing and eliminating secondary transit migration on the border with Hungary. This is a response to the current political changes in Syria, but also to the changing security situation in Europe and the entry of Bulgaria and Romania into the Schengen area, which may affect migration routes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The security operation is taking place at 16 road and 2 railway crossings, as well as at selected sections of  so-called green borders in the districts of Nové Zámky, Levice, Veľký Krtíš and Košice-okolie.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since the beginning of 2024, there were 44 cases of illegal migration recorded in Slovakia, which represents a decrease of 99.9% compared to 2023. Nevertheless, there is a risk of a renewed increase and also by a possible shift of smuggling activities to new routes.</w:t>
       </w:r>
@@ -82,51 +84,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (30 January, 2025), Polícia sa pripravuje na nové migračné trasy [Police are preparing for new migration routes],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy&amp;sprava=policia-sa-pripravuje-na-nove-migracne-trasy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -255,187 +258,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9449115C"/>
+    <w:nsid w:val="CCCCE7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -668,51 +704,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/security-measures-tackle-possible-new-migration-routes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy&amp;sprava=policia-sa-pripravuje-na-nove-migracne-trasy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>