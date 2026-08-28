--- v0 (2026-07-06)
+++ v1 (2026-08-28)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Charter to better protect and support women victims of violence and trafficking signed in Bordeaux zzzzzz</w:t>
+          <w:t xml:space="preserve">Charter to better protect and support women victims of violence and trafficking signed in Bordeaux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The city of Bordeaux adopted a charter to protect and support female asylum applicants who are victims of violence or trafficking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Various institutional and local stakeholders signed the charter on 29 January 2025, including the French Office for the Immigration and the Integration OFII, the regional prefecture, the public prosecutor of the appeals court, the city of Bordeaux, the University hospital centre and five civil society organisations (amongst which: France terre d’asile, Centre d’accueil et de consultation information sexualités, CEID — Pôle prostitution, Ruelle – Relais urbain d’échanges et de lutte contre l’exploitation, Groupe SOS Solidarités).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The charter covers 3 key areas of action:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -114,51 +115,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Immigration and the Integration | Office Français de l'Immigration et de l'Intégration (30 January, 2025), L’OFII engagé pour protéger les femmes demandeuses d’asile et réfugiées victimes de violences ou de traite humaine [The OFII committed to protecting women asylum seekers and refugees who are victims of violence or human trafficking],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofii.fr/lofii-engage-pour-proteger-les-femmes-demandeuses-dasile-et-refugiees-victimes-de-violences-ou-de-traite-humaine/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -287,187 +289,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9E764A7"/>
+    <w:nsid w:val="965038DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -571,51 +606,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2084E2BF"/>
+    <w:nsid w:val="7F3C6EB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -851,51 +886,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/charter-better-protect-and-support-women-victims-violence-and-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/lofii-engage-pour-proteger-les-femmes-demandeuses-dasile-et-refugiees-victimes-de-violences-ou-de-traite-humaine/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>