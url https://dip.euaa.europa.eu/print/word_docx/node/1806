--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,99 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Reception and return centers for applicants planned in 6 municipalities zzzzzz</w:t>
+          <w:t xml:space="preserve">Reception and return centers for applicants planned in 6 municipalities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Board is currently working to adapt its accommodation to the requirements set out in legislation and the EU's Migration and Asylum Pact. In the framework of the reform of the reception system, the Board published a report in which proposed to open reception and return centers for asylum seekers in the municipalities of Boden, Stockholm, Sigtuna, Molndal, Malmo and Burlov, where the authority currently has accommodation with asylum processing facilities in closed proximity. Dialogues with the municipalities and regions have already taken place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency | Migrationsverket (31 January, 2025), Migra­tions­verket planerar center för asyl­sö­kande i sex kommuner [The Swedish Migration Board is planning centers for asylum seekers in six municipalities],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.migrationsverket.se/Om-Migrationsverket/Aktuellt/Nyhetsarkiv/Nyhetsarkiv-2025/2025-01-31-Migrationsverket-planerar-center-for-asylsokande-i-sex-kommuner.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C769ABC1"/>
+    <w:nsid w:val="AA9F5DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -647,51 +683,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/reception-and-return-centers-applicants-planned-6-municipalities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/Om-Migrationsverket/Aktuellt/Nyhetsarkiv/Nyhetsarkiv-2025/2025-01-31-Migrationsverket-planerar-center-for-asylsokande-i-sex-kommuner.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>