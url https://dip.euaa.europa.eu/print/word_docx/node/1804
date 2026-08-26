--- v0 (2026-07-07)
+++ v1 (2026-08-26)
@@ -13,121 +13,124 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Bundestag rejects "influx limitation law" proposal zzzzzz</w:t>
+          <w:t xml:space="preserve">Bundestag rejects "influx limitation law" proposal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The German Parliament (Bundestag) rejected the CDU/CSU parliamentary group's so-called "influx limitation law proposal" (Zustrombegrenzungsgesetz) by a narrow majority on 31 January 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The draft law foresees, among other issues, the end of family reunification for beneficiaries of subsidiary protection and increased responsibility to the Federal Police in terms of carrying out measures to terminate the residence of persons they may encounter in their local area of responsibility (e.g. railway stations) as part of their duties. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">This should include third-country nationals from non-EU countries without a tolerated stay as well as those with a tolerated stay who do not have travel documents. Among those measures terminating the residence, the draft law foresees to allow applications for detention and custody in order to secure returns. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">349 MPs voted against the initiative in the second debate, 338 MPs were in favour of the bill and 5 MPs abstained. The Committee on Internal Affairs and Home Affairs had submitted a </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">recommendation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> regarding the draft law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">German Parliament | Deutscher Bundestag (31 January, 2025), Unionsgesetz zur Zustrom­begrenzung mit knapper Mehr­heit abgelehnt [Union law on influx limitation rejected by a narrow majority],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bundestag.de/dokumente/textarchiv/2025/kw05-de-zustrombegrenzungsgesetz-1042038</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -256,187 +259,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EE1E539E"/>
+    <w:nsid w:val="67FE9C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,51 +705,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/bundestag-rejects-influx-limitation-law-proposal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dserver.bundestag.de/btd/20/136/2013648.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bundestag.de/dokumente/textarchiv/2025/kw05-de-zustrombegrenzungsgesetz-1042038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>