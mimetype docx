--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Court of Appeal in Rome suspended the detention of 43 migrants in Albania zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">The Court of Appeal in Rome suspended the detention of 43 migrants in Albania</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The court decided to refer the case to the European Court of Justice for clarification on legal matters regarding EU asylum law. As a result, the migrants will return to Italy. The court's decision addresses interpretative conflicts in Italian law concerning EU directives on asylum procedures and the relationship between European Union and national law. The Court of Appeal ruled on the validation of the detention of 43 of the 49 migrants who arrived from Italy on Tuesday 28 January morning at the hotspot in Shengjin, in Albania. Five people, including four minors and one vulnerable person, returned to Italy after health screening, while on Thursday another of the asylum seekers was deemed vulnerable and will therefore return to Italian territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADIF - Rights and Borders Association | ADIF - Associazione Diritti e Frontiere (31 January, 2025), Ancora deportazioni in Albania. La Corte di Appello di Roma nega la convalida dei trattenimenti. [More deportations to Albania. The Court of Appeal of Rome denies the validation of the detentions.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.a-dif.org/2025/01/31/ancora-deportazioni-in-albania-la-corte-di-appello-di-roma-nega-la-convalida-dei-trattenimenti/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory, First instance determination, Safe country concept, Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82996064"/>
+    <w:nsid w:val="D9732BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-appeal-rome-suspended-detention-43-migrants-albania" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.a-dif.org/2025/01/31/ancora-deportazioni-in-albania-la-corte-di-appello-di-roma-nega-la-convalida-dei-trattenimenti/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-appeal-rome-suspended-detention-43-migrants-albania" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.a-dif.org/2025/01/31/ancora-deportazioni-in-albania-la-corte-di-appello-di-roma-nega-la-convalida-dei-trattenimenti/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>