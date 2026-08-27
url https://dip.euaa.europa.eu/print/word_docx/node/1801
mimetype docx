--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,64 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EMN conference in Spain: the situation of migrant women in Spain zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">EMN conference in Spain: the situation of migrant women in Spain</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The conference analysed the situation of migrant women in Spain and in the context of the European Union, including their reality, challenges and opportunities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Today, the Commission is reporting on the state of play on the implementation of the Pact on Migration and Asylum, adopted in June 2024. Half-way through the transition period, important progress has been made both at EU level and by Member States, but further efforts are needed to address remaining challenges and ensure the EU's new robust migration management system is fully operational in June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> In the Common Implementation Plan presented in June 2024, the Commission had set out the key milestones to put in place the legal and operational capabilities required to successfully start applying the new legislation by June 2026. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -156,54 +146,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Commission calls on Member States to continue their efforts to ensure that the implementation of the Pact will be a success. While progress is being made at technical level, sustained political engagement and ownership at national level remain essential to address the identified challenges effectively, to achieve full readiness by mid-next year. The next implementation report will be published in October 2025 as part of the first Annual Report on Migration and Asylum. For more information State of play on the Implementation of the Pact on Migration and Asylum Commission's staff working document providing a mid-term review of the implementation of the Action Plan on Integration and Inclusion 2021-2027 Pact on Migration and Asylum -Common Implementation Plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Inclusion, Social Security and Migration | Ministerio de Inclusión, Seguridad Social y Migraciones (31 January, 2025), Elma Saiz destaca el esfuerzo del ministerio en combatir las múltiples vulnerabilidades a las que se enfrentan las mujeres migrantes en la clausura de la conferencia de la Red Europea de Migraciones [Elma Saiz highlights the ministry's effort to combat the multiple vulnerabilities faced by migrant women at the closing of the European Migration Network conference],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.inclusion.gob.es/en/w/elma-saiz-destaca-el-esfuerzo-del-ministerio-en-combatir-las-multiples-vulnerabilidades-a-las-que-se-enfrentan-las-mujeres-migrantes-en-la-clausura-de-la-conferencia-de-la-red-europea-de-migraciones</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">31.01.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,52 +225,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Applicants with special needs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -332,187 +323,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6F860116"/>
+    <w:nsid w:val="08FF2DFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -741,55 +765,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/emn-conference-spain-situation-migrant-women-spain-0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/en/w/elma-saiz-destaca-el-esfuerzo-del-ministerio-en-combatir-las-multiples-vulnerabilidades-a-las-que-se-enfrentan-las-mujeres-migrantes-en-la-clausura-de-la-conferencia-de-la-red-europea-de-migraciones" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/spain/emn-conference-spain-situation-migrant-women-spain-0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inclusion.gob.es/en/w/elma-saiz-destaca-el-esfuerzo-del-ministerio-en-combatir-las-multiples-vulnerabilidades-a-las-que-se-enfrentan-las-mujeres-migrantes-en-la-clausura-de-la-conferencia-de-la-red-europea-de-migraciones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>