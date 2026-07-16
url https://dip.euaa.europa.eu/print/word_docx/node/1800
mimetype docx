--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -251,51 +251,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -387,51 +387,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2806AB8E"/>
+    <w:nsid w:val="079D31CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>