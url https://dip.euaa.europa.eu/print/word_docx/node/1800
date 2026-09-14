--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Council of State delivers its opinion on legislative amendments on return and immigration detention zzzzzz</w:t>
+          <w:t xml:space="preserve">The Council of State delivers its opinion on legislative amendments on return and immigration detention</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A bill on return and foreigners' detention has been pending since 2015, and the government amended the previous proposal, in order to bring the bill in line with GDPR requirements and the Penitentiary Principles Act. Amendments also touched upon the right to freedom of movement, daytime activities, and the possibility to use ministerial regulation of visits in exceptional circumstances (for example, the outbreak of a pandemic).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of State highlighted three elements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In relation to the use of ministerial regulation in exceptional circumstances, the council moted that the explanatory memorandum to the amendment does not explain the added value of this derogation compared to already existing possibilities. The council also advised the government to clarify the relation with the specific derogation in the bill and the general framework of state emergency law.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -78,51 +79,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Council of State | Raad van State (24 March, 2025), Advies nota van wijziging bij novelle terugkeer en vreemdelingenbewaring [Advice on the letter of amendment to the return and immigration detention novella],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.raadvanstate.nl/actueel/nieuws/maart/nota-wijziging-novelle-terugkeer/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">24.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -251,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="079D31CC"/>
+    <w:nsid w:val="040949B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +699,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/council-state-delivers-its-opinion-legislative-amendments-return-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raadvanstate.nl/actueel/nieuws/maart/nota-wijziging-novelle-terugkeer/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>