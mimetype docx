--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E39919AA"/>
+    <w:nsid w:val="3B222FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>