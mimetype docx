--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Call for proposals under AMIF funds is launched zzzzzz</w:t>
+          <w:t xml:space="preserve">Call for proposals under AMIF funds is launched</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of the Interior informed that it launched the spring calls for proposals for the Asylum, Migration and Integration Fund (AMIF), the Internal Security Fund (ISF) and the Border Management and Visa Instrument (BMVI) on 3 March 2025. A total of approximately 62.5 million euros in grants are available for application, until 31 March 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The first AMIF objective provides for approximately EUR 5.8 million in for preparatory activities to the implementation of the EU Pact on Asylum and Migration, called :1A1 Adapting the national asylum system to changes in EU legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Sisäministeriö (3 March, 2025), EU:n sisäasioiden rahastojen kevään haut käynnistyivät 3.3.2025 [Spring applications for EU Home Affairs Funds launched on 3 March 2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://intermin.fi/-/eu-n-sisaasioiden-rahastojen-kevaan-haut-kaynnistyivat-3.3.2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Asylum Migration Management Regulation, Asylum Procedure Regulation, Qualification Regulation, Crisis and Force majeure Regulation, Eurodac Regulation, Screening Regulation, Resettlement Framework Regulation, Reception Conditions Directive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B222FD8"/>
+    <w:nsid w:val="4B1D5F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/call-proposals-under-amif-funds-launched" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/eu-n-sisaasioiden-rahastojen-kevaan-haut-kaynnistyivat-3.3.2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/call-proposals-under-amif-funds-launched" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intermin.fi/-/eu-n-sisaasioiden-rahastojen-kevaan-haut-kaynnistyivat-3.3.2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>