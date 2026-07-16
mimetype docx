--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,50 +21,61 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Joint research report on living conditions and participation of Ukrainians in Germany zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A joint research report by the Institute for Employment Research (IAB), the Research Centre of the Federal Office for Migration and Refugees BAMF and the Socio-Economic Panel of the German Institute for Economic Research DIW Berlin provides an overview of the living conditions and participation of displaced persons from Ukraine in Germany focusing especially on their housing situation, intentions to stay, German language skills and their labour market integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Among the key findings of the study:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the second half of 2023, the vast majority (83 per cent) of refugees are living in private flats or houses and are satisfied with their own housing situation.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -87,85 +98,85 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the second half of 2023, on average 22 per cent of Ukrainian refugees of working age (18 to 64 years) in Germany were employed. The employment rates of Ukrainian refugees increase with the length of stay: 13 or fewer months after arrival, they amount to 17 per cent, 22 to 23 months after arrival to 31 per cent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More than half of Ukrainian refugees plan to stay in Germany permanently, especially those who arrived later (69 per cent). Plans to return depend heavily on the end of the war (90 per cent) and the economic situation in Ukraine (60 per cent).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full report is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">here in DE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge (3 March, 2025), Lebenssituation und Teilhabe ukrainischer Geflüchteter in Deutschland [Living situation and participation of Ukrainian refugees in Germany],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb51-ukr-gefluechtete.html?nn=282772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2025</w:t>
       </w:r>
     </w:p>
@@ -199,52 +210,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -297,51 +308,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -433,51 +444,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18592F56"/>
+    <w:nsid w:val="B7ADAAEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -581,51 +592,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="97E00565"/>
+    <w:nsid w:val="FF76D508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -857,51 +868,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/joint-research-report-living-conditions-and-participation-ukrainians-germany" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb51-ukr-gefluechtete.html?nn=282772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/joint-research-report-living-conditions-and-participation-ukrainians-germany" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb51-ukr-gefluechtete.html?nn=282772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>