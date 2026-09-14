--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Joint research report on living conditions and participation of Ukrainians in Germany zzzzzz</w:t>
+          <w:t xml:space="preserve">Joint research report on living conditions and participation of Ukrainians in Germany</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A joint research report by the Institute for Employment Research (IAB), the Research Centre of the Federal Office for Migration and Refugees BAMF and the Socio-Economic Panel of the German Institute for Economic Research DIW Berlin provides an overview of the living conditions and participation of displaced persons from Ukraine in Germany focusing especially on their housing situation, intentions to stay, German language skills and their labour market integration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Among the key findings of the study:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -101,85 +103,87 @@
         <w:rPr/>
         <w:t xml:space="preserve">In the second half of 2023, on average 22 per cent of Ukrainian refugees of working age (18 to 64 years) in Germany were employed. The employment rates of Ukrainian refugees increase with the length of stay: 13 or fewer months after arrival, they amount to 17 per cent, 22 to 23 months after arrival to 31 per cent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More than half of Ukrainian refugees plan to stay in Germany permanently, especially those who arrived later (69 per cent). Plans to return depend heavily on the end of the war (90 per cent) and the economic situation in Ukraine (60 per cent).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full report is available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here in DE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge (3 March, 2025), Lebenssituation und Teilhabe ukrainischer Geflüchteter in Deutschland [Living situation and participation of Ukrainian refugees in Germany],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb51-ukr-gefluechtete.html?nn=282772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">03.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -308,187 +312,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B7ADAAEF"/>
+    <w:nsid w:val="4594946C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -592,51 +629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FF76D508"/>
+    <w:nsid w:val="A5D80074"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -872,51 +909,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/joint-research-report-living-conditions-and-participation-ukrainians-germany" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb51-ukr-gefluechtete.html?nn=282772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>