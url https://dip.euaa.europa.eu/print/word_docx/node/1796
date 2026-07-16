--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Finland reports stable number of victims of human trafficking zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The FIS informed that in 2024, a total of 371 new referrals were registered in the National Assistance System for Victims of Human Trafficking (NAS), about 27% less than the previous year. The NAS admitted 207 new clients who had fallen victims of trafficking in human beings. Of these, 61 per cent were women and girls. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main common form of human trafficking in 2023 was forced labor, while forced marriage was second most common form. In international comparison, sexual exploitation is the most typical form of human trafficking and accounts for more than 50% of all human trafficking cases. In Finland, the share is exceptionally small.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (4 March, 2025), [The number of victims of human trafficking in Finland has stabilised — forced labour and forced marriage among the most common forms of human trafficking],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/the-number-of-victims-of-human-trafficking-in-finland-has-stabilised-forced-labour-and-forced-marriage-among-the-most-common-forms-of-human-trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.03.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AD76F8D9"/>
+    <w:nsid w:val="DD99E8A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finland-reports-stable-number-victims-human-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/the-number-of-victims-of-human-trafficking-in-finland-has-stabilised-forced-labour-and-forced-marriage-among-the-most-common-forms-of-human-trafficking" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finland-reports-stable-number-victims-human-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/the-number-of-victims-of-human-trafficking-in-finland-has-stabilised-forced-labour-and-forced-marriage-among-the-most-common-forms-of-human-trafficking" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>