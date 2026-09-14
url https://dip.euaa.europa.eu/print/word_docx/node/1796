--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Finland reports stable number of victims of human trafficking zzzzzz</w:t>
+          <w:t xml:space="preserve">Finland reports stable number of victims of human trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The FIS informed that in 2024, a total of 371 new referrals were registered in the National Assistance System for Victims of Human Trafficking (NAS), about 27% less than the previous year. The NAS admitted 207 new clients who had fallen victims of trafficking in human beings. Of these, 61 per cent were women and girls. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The main common form of human trafficking in 2023 was forced labor, while forced marriage was second most common form. In international comparison, sexual exploitation is the most typical form of human trafficking and accounts for more than 50% of all human trafficking cases. In Finland, the share is exceptionally small.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (4 March, 2025), [The number of victims of human trafficking in Finland has stabilised — forced labour and forced marriage among the most common forms of human trafficking],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/en/-/the-number-of-victims-of-human-trafficking-in-finland-has-stabilised-forced-labour-and-forced-marriage-among-the-most-common-forms-of-human-trafficking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DD99E8A2"/>
+    <w:nsid w:val="0F33EDF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finland-reports-stable-number-victims-human-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/en/-/the-number-of-victims-of-human-trafficking-in-finland-has-stabilised-forced-labour-and-forced-marriage-among-the-most-common-forms-of-human-trafficking" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>