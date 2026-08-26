--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Extended humanitarian program for beneficiaries of temporary protection zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Extended humanitarian program for beneficiaries of temporary protection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers announced the extension of the validity of the Humanitarian Assistance Program until 31 March 2025 for persons from Ukraine who were granted temporary protection in the Republic of Bulgaria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Agency for Refugees at the Council of Ministers | Държавната агенция за бежанците при Министерския съвет (5 March, 2025), Програмата за хуманитарно подпомагане на лица от Украйна с предоставена временна закрила в Република България се удължава до 31 март 2025 г. [The program for humanitarian assistance to persons from Ukraine granted temporary protection in the Republic of Bulgaria is extended until 31 March 2025.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://aref.government.bg/en/node/863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D93BA2E"/>
+    <w:nsid w:val="48F74FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/extended-humanitarian-program-beneficiaries-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/bulgaria/extended-humanitarian-program-beneficiaries-temporary-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aref.government.bg/en/node/863" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>