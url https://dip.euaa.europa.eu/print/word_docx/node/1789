--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -230,51 +230,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +366,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0783B989"/>
+    <w:nsid w:val="345A0BCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>