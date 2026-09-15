--- v1 (2026-07-17)
+++ v2 (2026-09-15)
@@ -13,95 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">State appeals High Court judgment on breaching human dignity when leaving applicants without accommodation zzzzzz</w:t>
+          <w:t xml:space="preserve">State appeals High Court judgment on breaching human dignity when leaving applicants without accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In March 2025, the Irish Human Rights and Equality Commission defended an appeal by the state against a judgment of the High Court from August 2024. In that case, the High Court ruled that the state had failed its duty to provide for the basic needs, including accommodation, of international protection applicants, thereby breaching their right to dignity. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The commission had brought the High Court case in its own name in respect of a class of persons, namely applicants who were not offered accommodation when they made their asylum claim upon arriving in Ireland. The State lodged its appeal to that ruling in November 2024, which is being fully contested by the commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Human rights and Equality Commission | Coimisiún na hÉireann um Chearta an Duine agus Comhionannas (6 March, 2025), [Commission to fully contest State’s appeal of High Court ruling on rights of unaccommodated international protection applicants],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ihrec.ie/commission-to-fully-contest-states-appeal-of-high-court-ruling-on-rights-of-unaccommodated-international-protection-applicants/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,52 +146,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="345A0BCA"/>
+    <w:nsid w:val="A86877EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,55 +686,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/state-appeals-high-court-judgment-breaching-human-dignity-when-leaving" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/commission-to-fully-contest-states-appeal-of-high-court-ruling-on-rights-of-unaccommodated-international-protection-applicants/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/state-appeals-high-court-judgment-breaching-human-dignity-when-leaving" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihrec.ie/commission-to-fully-contest-states-appeal-of-high-court-ruling-on-rights-of-unaccommodated-international-protection-applicants/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>