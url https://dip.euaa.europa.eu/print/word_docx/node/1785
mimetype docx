--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -13,99 +13,90 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Latvian EMN representatives will conduct studies and reviews on European migration and asylum policies zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Latvian EMN representatives will conduct studies and reviews on European migration and asylum policies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025, the Latvian contact point of the European Migration Network (EMN) will participate in several studies on migration management and asylum policies, focusing on emerging trends, challenges, and solutions. Migration and asylum issues remain central to EU policies, and a recently published EMN study examines how Member States address undeclared work by third-country nationals. It covers legislative changes to promote legal employment, stricter sanctions, targeted inspections in high-risk sectors, employer penalties, educational initiatives, and improved cooperation between public authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (7 March, 2025), Eiropas migrācijas tīkls veiks vairākus izpētes darbus un pārskatus Eiropas migrācijas un patvēruma politikas jomā [The European Migration Network will carry out a series of research and reviews in the field of European migration and asylum policy],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/eiropas-migracijas-tikls-veiks-vairakus-izpetes-darbus-un-parskatus-eiropas-migracijas-un-patveruma-politikas-joma</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -136,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -234,187 +225,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22269912"/>
+    <w:nsid w:val="15F3B43E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -643,55 +667,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/latvian-emn-representatives-will-conduct-studies-and-reviews-european-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/eiropas-migracijas-tikls-veiks-vairakus-izpetes-darbus-un-parskatus-eiropas-migracijas-un-patveruma-politikas-joma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/latvian-emn-representatives-will-conduct-studies-and-reviews-european-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/eiropas-migracijas-tikls-veiks-vairakus-izpetes-darbus-un-parskatus-eiropas-migracijas-un-patveruma-politikas-joma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>