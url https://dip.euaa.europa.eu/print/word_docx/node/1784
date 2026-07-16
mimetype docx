--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -278,51 +278,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -414,51 +414,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F9F4088F"/>
+    <w:nsid w:val="9EAB8B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -562,51 +562,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="32979B75"/>
+    <w:nsid w:val="5CDEE49E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>