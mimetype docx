--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Council of Ministers approves the Asylum Emergency Measures Act and the Law introducing Two Status Systems zzzzzz</w:t>
+          <w:t xml:space="preserve">Council of Ministers approves the Asylum Emergency Measures Act and the Law introducing Two Status Systems</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Asylum Emergency Measures Act include among other measures: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the abolition of permanent residence permits for beneficiaries of international protection; limiting the validity of a first permit based on international protection to three years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -102,54 +115,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The government estimates that the implementation of the laws will amount to 115 million euros. The IND requested special attention to the implementation of these new rules, and whenever possible, align it with the implementation of the Pact. It expressed its concerns that without proper preparation, the new laws may result in even longer waiting times. The organisation sees also some opportunities for more efficient procedures (such as the abolition of the intention procedure), but noted that other rules will most likely add to its workload (such as the assessment of family reunification requests based on stricter conditions).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Rijksoverheid (7 March, 2025), Ministerraad: groen licht voor asielplannen minister Faber [Council of Ministers: green light for Minister Faber's asylum plans],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.rijksoverheid.nl/regering/nieuws/2025/03/07/ministerraad-groen-licht-voor-asielplannen-minister-faber</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -180,52 +194,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination, Regular procedure, Border procedure, Accelerated procedure, Personal interview, Content of protection, Forms of protection, Renewal/withdrawal of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -278,187 +292,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9EAB8B09"/>
+    <w:nsid w:val="895E21E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -562,51 +609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5CDEE49E"/>
+    <w:nsid w:val="A4993FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -838,55 +885,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/council-ministers-approves-asylum-emergency-measures-act-and-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/regering/nieuws/2025/03/07/ministerraad-groen-licht-voor-asielplannen-minister-faber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/netherlands/council-ministers-approves-asylum-emergency-measures-act-and-law" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/regering/nieuws/2025/03/07/ministerraad-groen-licht-voor-asielplannen-minister-faber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>