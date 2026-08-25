--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,125 +13,117 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">'I want to help refugees' reports on widespread border rejections and increasing deterrence policies zzzzzz</w:t>
+          <w:t xml:space="preserve">'I want to help refugees' reports on widespread border rejections and increasing deterrence policies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The report ‘Repulsed, beaten, left to die. Report on Rejection in Europe 2024’, published in February by the Belgian NGO 11.11.11 in collaboration with other organizations, documents over 120,000 cases of border rejections. It analyses deterrence policies in Latvia, Lithuania, Poland, Hungary, Croatia, Bulgaria, Greece, Lebanon, and Libya, concluding that the normalization of border rejection continues, requiring increased security and a fairer redistribution of responsibilities among EU states and institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Regarding Latvia, the report indicates that in 2024, 5,388 people were rejected at the border. Between October 2023 and June 2024, nine unidentified migrants were buried. In July and September, public information revealed that groups of people were detained at least 40 km and 150 km away from the Latvian Belarusian border before being expelled. Additionally, two criminal proceedings are ongoing in Latvian courts against one Latvian and two Dutch human rights activists who provided legal and humanitarian assistance to migrants stranded in the border area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The report in English can be found </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...28 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I want to help refugees | Gribu palīdzēt bēgļiem (7 March, 2025), Ziņojums “Atgrūsti, sisti, atstāti nomirt. Ziņojums par atgrūšanu Eiropā 2024” [The message "Repulsed, beaten, left to die. Report on Rejection in Europe 2024"],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gribupalidzetbegliem.lv/2025/03/07/zinojums-atgrusti-sisti-atstati-nomirt-zinojums-par-atgrusanu-eiropa-2024/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +154,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +252,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="385BACDA"/>
+    <w:nsid w:val="9793C31C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +694,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-reports-widespread-border-rejections-and-increasing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/wp-content/uploads/2025/03/20250305-Pushbacks-Report-2024-Pushed-Beaten-Left-to-die.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2025/03/07/zinojums-atgrusti-sisti-atstati-nomirt-zinojums-par-atgrusanu-eiropa-2024/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/i-want-help-refugees-reports-widespread-border-rejections-and-increasing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/wp-content/uploads/2025/03/20250305-Pushbacks-Report-2024-Pushed-Beaten-Left-to-die.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gribupalidzetbegliem.lv/2025/03/07/zinojums-atgrusti-sisti-atstati-nomirt-zinojums-par-atgrusanu-eiropa-2024/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>