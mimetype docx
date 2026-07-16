--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Council of Ministers suspends family reunification zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers meeting on 12 March 2025 decided on an immediate halt to family reunification in Austria. The Minister of the Interior had already informed Commissioner Magnus Brunner on 5 March 2025 that Austria would apply the EU emergency clause and suspend family reunification. According to the statement, the procedure for processing asylum applications by Syrian nationals was already discontinued in December 2024 which significantly reduced family reunification requests. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In recent years, Austria experienced an increase of family reunifications and reception capacities and its systems are limited or have already exceeded their capacity limits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium für Inneres (11 March, 2025), BM Karner und BM Plakolm - Expertengespräch zu Familiennachzug und Integration [BM Karner and BM Plakolm - Expert discussion on family reunification and integration],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news.aspx?id=307835656130664C4545343D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.03.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Family reunification</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B257C53"/>
+    <w:nsid w:val="CF60D034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/council-ministers-suspends-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news.aspx?id=307835656130664C4545343D" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/council-ministers-suspends-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news.aspx?id=307835656130664C4545343D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>