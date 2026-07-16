--- v1 (2026-07-16)
+++ v2 (2026-07-16)
@@ -377,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CF60D034"/>
+    <w:nsid w:val="B491587B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>