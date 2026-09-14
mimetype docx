--- v2 (2026-07-16)
+++ v3 (2026-09-14)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Council of Ministers suspends family reunification zzzzzz</w:t>
+          <w:t xml:space="preserve">Council of Ministers suspends family reunification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Council of Ministers meeting on 12 March 2025 decided on an immediate halt to family reunification in Austria. The Minister of the Interior had already informed Commissioner Magnus Brunner on 5 March 2025 that Austria would apply the EU emergency clause and suspend family reunification. According to the statement, the procedure for processing asylum applications by Syrian nationals was already discontinued in December 2024 which significantly reduced family reunification requests. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In recent years, Austria experienced an increase of family reunifications and reception capacities and its systems are limited or have already exceeded their capacity limits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium für Inneres (11 March, 2025), BM Karner und BM Plakolm - Expertengespräch zu Familiennachzug und Integration [BM Karner and BM Plakolm - Expert discussion on family reunification and integration],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news.aspx?id=307835656130664C4545343D</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B491587B"/>
+    <w:nsid w:val="2D0F99CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/council-ministers-suspends-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news.aspx?id=307835656130664C4545343D" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>