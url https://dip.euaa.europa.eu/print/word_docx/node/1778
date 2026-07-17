--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -223,51 +223,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -359,51 +359,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="061ED7F6"/>
+    <w:nsid w:val="D89C8F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>