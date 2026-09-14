--- v1 (2026-07-17)
+++ v2 (2026-09-14)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI and UNE extend the suspension of returns to Gaza zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI and UNE extend the suspension of returns to Gaza</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In March 2025, the Immigration Appeals Board (UNE) and the Norwegian Directorate of Immigration (UDI) extended the suspension of returns to Gaza for an additional 6 months, effective until 18 September 2025. This suspension, which began in October 2023, was implemented due to the ongoing war between Israel and Hamas, the worsening security situation, and the humanitarian crisis in Gaza. The suspension applies to individuals who have received a final decision requiring their return to Gaza, including former asylum seekers and those with a departure obligation after a rejection of their residence application under other regulations. However, individuals whose cases fall under the Dublin III Regulation or the first country of asylum rule are not covered by the suspension and must still return to the first European country where they applied for protection. The Police Immigration Unit (PU) has been informed that no individuals covered by the suspension should be returned to Gaza at this time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (11 March, 2025), Forlengd stopp i returar til Gaza [Extended suspension of returns to Gaza.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/une-og-udi-stopper-returer-til-gaza/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D89C8F9A"/>
+    <w:nsid w:val="94E78E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-extend-suspension-returns-gaza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/une-og-udi-stopper-returer-til-gaza/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-and-une-extend-suspension-returns-gaza" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/une-og-udi-stopper-returer-til-gaza/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>