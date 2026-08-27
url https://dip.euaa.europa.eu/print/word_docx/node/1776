--- v0 (2026-06-18)
+++ v1 (2026-08-27)
@@ -13,102 +13,104 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The OCMA continues to accept applications for extension of temporary protection for Ukrainians zzzzzz</w:t>
+          <w:t xml:space="preserve">The OCMA continues to accept applications for extension of temporary protection for Ukrainians</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ukrainian civilians in Latvia must renew their temporary protection status if their visa or residence permit expires. Approximately 15,000 such permits expired on 4 March 2025, and applications for renewal must be submitted by 4 April 2025 to avoid service disruptions. More than a third of Ukrainian civilians have already applied. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Processing can take up to three months, so the Office of Citizenship and Migration Affairs (OCMA) urges early submission to prevent delays in accessing benefits. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Required documents include a copy of a travel document and a completed application. Russian and Belarusian citizens must also submit an additional questionnaire. Applications can be sent via email, post, or in person at designated centres. OCMA has simplified the application process with interactive forms and provides support through EEA/Norwegian financial mechanisms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of Citizenship and Migration Affairs | Pilsonības un migrācijas lietu pārvalde (11 March, 2025), Pilsonības un migrācijas lietu pārvalde turpina pieņemt Ukrainas civiliedzīvotāju pieteikumus pagaidu aizsardzības statusa pagarināšanai [The Office of Citizenship and Migration Affairs continues to accept applications from Ukrainian civilians for the extension of temporary protection status],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-turpina-pienemt-ukrainas-civiliedzivotaju-pieteikumus-pagaidu-aizsardzibas-statusa-pagarinasanai</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22B3F03B"/>
+    <w:nsid w:val="2AAC669C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,51 +685,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ocma-continues-accept-applications-extension-temporary-protection-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmlp.gov.lv/lv/jaunums/pilsonibas-un-migracijas-lietu-parvalde-turpina-pienemt-ukrainas-civiliedzivotaju-pieteikumus-pagaidu-aizsardzibas-statusa-pagarinasanai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>