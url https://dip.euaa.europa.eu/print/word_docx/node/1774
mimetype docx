--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -21,84 +21,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">CGRS temporarily suspends the processing of cases of applicants from the West Bank zzzzzz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="var(--word-link)"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The suspension applies to applicants who are not registered with UNRWA and come from the West Bank. Interviews and assessments will continue, and CGRS will continue to notify decisions granting refugee status and inadmissibility decisions when the applicant had already been granted international protection in another Member state. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the CGRS will stop notifying decisions granting subsidiary protection and decisions refusing international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons | Commissariaatgeneraal voor de vluchtelingen en de staatlozen | Commissariat Général aux Réfugiés et aux Apatrides (12 March, 2025), [File processing of applicants from the West Bank],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cgrs.be/en/news/file-processing-applicants-west-bank</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.03.2025</w:t>
       </w:r>
     </w:p>
@@ -132,52 +143,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -230,51 +241,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -366,51 +377,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EDD7FDB5"/>
+    <w:nsid w:val="D2E4BDF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +650,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-temporarily-suspends-processing-cases-applicants-west-bank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/file-processing-applicants-west-bank" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-temporarily-suspends-processing-cases-applicants-west-bank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/file-processing-applicants-west-bank" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>