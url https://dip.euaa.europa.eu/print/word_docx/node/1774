--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -13,106 +13,109 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">CGRS temporarily suspends the processing of cases of applicants from the West Bank zzzzzz</w:t>
+          <w:t xml:space="preserve">CGRS temporarily suspends the processing of cases of applicants from the West Bank</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The suspension applies to applicants who are not registered with UNRWA and come from the West Bank. Interviews and assessments will continue, and CGRS will continue to notify decisions granting refugee status and inadmissibility decisions when the applicant had already been granted international protection in another Member state. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">However, the CGRS will stop notifying decisions granting subsidiary protection and decisions refusing international protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Office of the Commissioner General for Refugees and Stateless Persons | Commissariaatgeneraal voor de vluchtelingen en de staatlozen | Commissariat Général aux Réfugiés et aux Apatrides (12 March, 2025), [File processing of applicants from the West Bank],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cgrs.be/en/news/file-processing-applicants-west-bank</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -241,187 +244,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D2E4BDF8"/>
+    <w:nsid w:val="3C29D28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -654,51 +690,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/cgrs-temporarily-suspends-processing-cases-applicants-west-bank" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cgrs.be/en/news/file-processing-applicants-west-bank" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>