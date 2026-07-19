--- v0 (2026-05-31)
+++ v1 (2026-07-19)
@@ -237,51 +237,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 19-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +373,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D29F4836"/>
+    <w:nsid w:val="52EA0E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>