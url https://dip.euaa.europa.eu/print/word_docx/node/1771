--- v1 (2026-07-19)
+++ v2 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government strengthening its efforts to promote inclusion for migrants and refugees zzzzzz</w:t>
+          <w:t xml:space="preserve">Government strengthening its efforts to promote inclusion for migrants and refugees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government is increasing its support for voluntary integration efforts by allocating NOK 46.3 million to NGOs across the country working on integration, an increase of NOK 8.1 million from last year. The aim is to help more people with an immigrant background enter the workforce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In 2025, 98 organisations and projects will receive funding to promote labour and social participation among immigrants. Since 2022, Norway has resettled over 90,000 refugees, and the government continues to demand increased participation in the workforce while providing language training and integration measures. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government highlighted the importance of supporting immigrant women, particularly those outside the labour market with limited Norwegian language skills and mentioned how the Norwegian Women's Public Health Association helps these women integrate through various community initiatives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government | Regjeringen (13 March, 2025), Regjeringen styrker innsatsen til frivillig integreringsarbeid [The government is strengthening its support for voluntary integration work],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/regjeringen-styrker-innsatsen-til-frivillig-integreringsarbeid/id3091406/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Integration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 19-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52EA0E90"/>
+    <w:nsid w:val="E2297A93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-strengthening-its-efforts-promote-inclusion-migrants-and-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringen-styrker-innsatsen-til-frivillig-integreringsarbeid/id3091406/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-strengthening-its-efforts-promote-inclusion-migrants-and-refugees" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/regjeringen-styrker-innsatsen-til-frivillig-integreringsarbeid/id3091406/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>