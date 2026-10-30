--- v2 (2026-09-15)
+++ v3 (2026-10-30)
@@ -22,109 +22,97 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legal commentary on the Judgment CJEU C-753/22</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal commentary (RK/001/2025) on how the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Judgment of the Court of Justice of the European Union C-753/22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> should be interpreted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CJEU ruled that Member States are not required to automatically recognise refugee status granted in another Member State and it cannot reject as inadmissible the asylum request of an applicant to whom another Member State granted protection. Authorities must carry out a new individual, full and up-to-date examination of the case; to this end, the authority must take full account of the decision of the other Member State and the evidence on which that decision is based.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency, Lifos | Migrationsverket, Lifos (13 March, 2025), Rättslig kommentar. EU-domstolens dom C-753/22 - RK/001/2025 [Legal commentary. Judgment of the Court of Justice of the European Union C-753/22 - RK/001/2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lifos.migrationsverket.se/dokument?documentSummaryId=49081</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.03.2025</w:t>
       </w:r>
@@ -159,52 +147,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -269,51 +257,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -426,51 +414,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0F824853"/>
+    <w:nsid w:val="857228BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +687,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/legal-commentary-judgment-cjeu-c-75322" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=4339&amp;returnurl=/Pages/search.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/legal-commentary-judgment-cjeu-c-75322" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=4339&amp;returnurl=/Pages/search.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>