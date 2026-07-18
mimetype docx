--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">Legal commentary on the Judgment CJEU C-753/22 zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal commentary (RK/001/2025) on how the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
           <w:t xml:space="preserve">Judgment of the Court of Justice of the European Union C-753/22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> should be interpreted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -242,51 +240,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -378,51 +376,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69BBC98C"/>
+    <w:nsid w:val="C4D8B752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,51 +649,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/legal-commentary-judgment-cjeu-c-75322" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=4339&amp;returnurl=/Pages/search.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=4339&amp;returnurl=/Pages/search.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>