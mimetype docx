--- v1 (2026-07-18)
+++ v2 (2026-09-15)
@@ -7,111 +7,128 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal commentary on the Judgment CJEU C-753/22</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legal commentary (RK/001/2025) on how the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Judgment of the Court of Justice of the European Union C-753/22</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> should be interpreted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The CJEU ruled that Member States are not required to automatically recognise refugee status granted in another Member State and it cannot reject as inadmissible the asylum request of an applicant to whom another Member State granted protection. Authorities must carry out a new individual, full and up-to-date examination of the case; to this end, the authority must take full account of the decision of the other Member State and the evidence on which that decision is based.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency, Lifos | Migrationsverket, Lifos (13 March, 2025), Rättslig kommentar. EU-domstolens dom C-753/22 - RK/001/2025 [Legal commentary. Judgment of the Court of Justice of the European Union C-753/22 - RK/001/2025],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://lifos.migrationsverket.se/dokument?documentSummaryId=49081</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -142,52 +159,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">First instance determination, Assessment of applications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -240,187 +257,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C4D8B752"/>
+    <w:nsid w:val="0F824853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -649,55 +699,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=4339&amp;returnurl=/Pages/search.aspx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/legal-commentary-judgment-cjeu-c-75322" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caselaw.euaa.europa.eu/pages/viewcaselaw.aspx?CaseLawID=4339&amp;returnurl=/Pages/search.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lifos.migrationsverket.se/dokument?documentSummaryId=49081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>