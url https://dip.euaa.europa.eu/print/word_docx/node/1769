--- v0 (2026-05-31)
+++ v1 (2026-07-18)
@@ -7,59 +7,57 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="var(--word-link)"/>
           </w:rPr>
-          <w:t xml:space="preserve">Legal amendments to abolish the change of tracks and introduce changes for a re-entry ban. zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Riksdag has decided to abolish the possibility of changing tracks, to change rules regarding the statute of limitations on deportation decisions, and to give the Swedish Migration Board the ability to decide on longer re-entry bans. The new rules will come into force on 1 April. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The system of track change has meant that those who have had their asylum application rejected, and who have worked during their asylum process in Sweden, can under certain circumstances have their application for a residence permit on the basis of work examined without having to leave the country. This means that they have been granted an exception to the main rule that the application for a residence and work permit must be made from their home country or another country in which the person has the right to live. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Those covered by the legislative amendment are all persons who have applied for or received a residence permit for work after their asylum application was rejected, as well as their relatives. The Swedish Migration Board estimates that it affects approximately 4,700 people.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -237,51 +235,51 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 31-05-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact us at: </w:t>
           </w:r>
@@ -373,51 +371,51 @@
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1487A9B5"/>
+    <w:nsid w:val="79E8BFDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,51 +644,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/legal-amendments-abolish-change-tracks-and-introduce-changes-re-entry-ban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-03-13-sparbyte-avskaffas-och-andrade-regler-for-preskriptionstid.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-03-13-sparbyte-avskaffas-och-andrade-regler-for-preskriptionstid.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>