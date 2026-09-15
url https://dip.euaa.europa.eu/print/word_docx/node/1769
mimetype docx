--- v1 (2026-07-18)
+++ v2 (2026-09-15)
@@ -7,106 +7,122 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Legal amendments to abolish the change of tracks and introduce changes for a re-entry ban.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Riksdag has decided to abolish the possibility of changing tracks, to change rules regarding the statute of limitations on deportation decisions, and to give the Swedish Migration Board the ability to decide on longer re-entry bans. The new rules will come into force on 1 April. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The system of track change has meant that those who have had their asylum application rejected, and who have worked during their asylum process in Sweden, can under certain circumstances have their application for a residence permit on the basis of work examined without having to leave the country. This means that they have been granted an exception to the main rule that the application for a residence and work permit must be made from their home country or another country in which the person has the right to live. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Those covered by the legislative amendment are all persons who have applied for or received a residence permit for work after their asylum application was rejected, as well as their relatives. The Swedish Migration Board estimates that it affects approximately 4,700 people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency | Migrationsverket (13 March, 2025), Spårbyte avskaffas och ändrade regler för preskriptionstid [Track replacement abolished and changed rules for limitation period],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-03-13-sparbyte-avskaffas-och-andrade-regler-for-preskriptionstid.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -137,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Content of protection, Forms of protection, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -235,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 18-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79E8BFDE"/>
+    <w:nsid w:val="23520DB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-03-13-sparbyte-avskaffas-och-andrade-regler-for-preskriptionstid.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/legal-amendments-abolish-change-tracks-and-introduce-changes-re-entry-ban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2025-03-13-sparbyte-avskaffas-och-andrade-regler-for-preskriptionstid.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>