--- v0 (2026-06-15)
+++ v1 (2026-08-26)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Patverums and the Riga City Council support project on Ukrainian integration zzzzzz</w:t>
+          <w:t xml:space="preserve">Patverums and the Riga City Council support project on Ukrainian integration</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 1 February 2025, the association Patverums Drosa maja launched the project "Educational and Creative Activities as Support for the More Successful Integration of the Ukrainian Population" to help Ukrainian civilians integrate into Latvian society. The initiative includes support groups for Ukrainian women, creative master classes for youth, and training on the Latvian labour market. Running until 31 October 2025, the project is funded by the Riga City Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Shelter "Safe House" | Patvērums "Drošā Māja" (13 March, 2025), [Riga City Council supported project on Ukrainian civilian integration activities in Riga launched],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.patverums-dm.lv/lv/uzsakts-rigas-domes-atbalstits-projekts--par-ukrainas-civiliedzivotaju-integracijas-aktivitatem-riga/1854</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.03.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-06-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D363D6A"/>
+    <w:nsid w:val="35F90400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/patverums-and-riga-city-council-support-project-ukrainian-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patverums-dm.lv/lv/uzsakts-rigas-domes-atbalstits-projekts--par-ukrainas-civiliedzivotaju-integracijas-aktivitatem-riga/1854" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/patverums-and-riga-city-council-support-project-ukrainian-integration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.patverums-dm.lv/lv/uzsakts-rigas-domes-atbalstits-projekts--par-ukrainas-civiliedzivotaju-integracijas-aktivitatem-riga/1854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>